--- v0 (2026-09-08)
+++ v1 (2026-10-05)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="352BB694" w14:textId="180CD9C2" w:rsidR="00AF79B6" w:rsidRDefault="00AF79B6" w:rsidP="00AF79B6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF79B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -342,70 +342,102 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>piekļūstamības</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF79B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> nodrošināšanai Rīgā 2027–2029” projektu.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF79B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ACD2AF1" w14:textId="77777777" w:rsidR="009C416A" w:rsidRDefault="00AF79B6" w:rsidP="009C416A">
+    <w:p w14:paraId="1ACD2AF1" w14:textId="6F04A58D" w:rsidR="009C416A" w:rsidRDefault="00AF79B6" w:rsidP="009C416A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1200" w:right="452"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF79B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Ziņo: Rīgas domes Sociālo jautājumu komitejas priekšsēdētāja Inese Andersone</w:t>
+        <w:t xml:space="preserve">Ziņo: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7BC1" w:rsidRPr="00DB7BC1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Rīgas valstspilsētas pašvaldības Labklājības departamenta Sociālās pārvaldes Sociālo pakalpojumu nodaļa</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC06AF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7BC1" w:rsidRPr="00DB7BC1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personām ar funkcionāliem traucējumiem vadītāja</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7BC1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inga Līdaka</w:t>
       </w:r>
       <w:r w:rsidR="009C416A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C210A45" w14:textId="65E19991" w:rsidR="00AF79B6" w:rsidRPr="00AF79B6" w:rsidRDefault="00AF79B6" w:rsidP="009C416A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1200" w:right="452"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF79B6">
@@ -481,96 +513,68 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6F280C" w14:textId="0A188924" w:rsidR="00AF79B6" w:rsidRDefault="00AF79B6" w:rsidP="009C416A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1200" w:right="452"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF79B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ziņo: Rīgas </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> pašvaldības Īpašuma departamenta </w:t>
+        <w:t xml:space="preserve">Ziņo: Rīgas valstspilsētas pašvaldības Īpašuma departamenta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF79B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">ūvniecības pārvaldes priekšnieks Māris </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ūvniecības pārvaldes priekšnieks Māris Mežzīle</w:t>
+      </w:r>
       <w:r w:rsidR="009C416A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF79B6">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61690D91" w14:textId="77777777" w:rsidR="009C416A" w:rsidRPr="00AF79B6" w:rsidRDefault="009C416A" w:rsidP="009C416A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1200" w:right="452"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
@@ -643,69 +647,51 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C601B77" w14:textId="053835F5" w:rsidR="00AF79B6" w:rsidRPr="00AF79B6" w:rsidRDefault="00AF79B6" w:rsidP="009C416A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1200" w:right="452"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF79B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ziņo: Rīgas </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> pašvaldības </w:t>
+        <w:t xml:space="preserve">Ziņo: Rīgas valstspilsētas pašvaldības </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF79B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Ārtelpas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF79B6">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> un mobilitātes departamenta direktors Kristaps Kauliņš</w:t>
       </w:r>
       <w:r w:rsidR="009C416A">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -718,269 +704,270 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582D967E" w14:textId="77777777" w:rsidR="00866BB6" w:rsidRDefault="00866BB6"/>
     <w:sectPr w:rsidR="00866BB6" w:rsidSect="009F302F">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="720" w:bottom="1440" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B4E5EEB" w14:textId="77777777" w:rsidR="008170AE" w:rsidRDefault="008170AE">
+    <w:p w14:paraId="63D8C590" w14:textId="77777777" w:rsidR="004B4764" w:rsidRDefault="004B4764">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C5AE027" w14:textId="77777777" w:rsidR="008170AE" w:rsidRDefault="008170AE">
+    <w:p w14:paraId="020FAD58" w14:textId="77777777" w:rsidR="004B4764" w:rsidRDefault="004B4764">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C851BC0" w14:textId="77777777" w:rsidR="009F302F" w:rsidRDefault="009F302F">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="274FF161" w14:textId="77777777" w:rsidR="009F302F" w:rsidRDefault="009F302F">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="292A030D" w14:textId="77777777" w:rsidR="009F302F" w:rsidRDefault="009F302F">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A94BAA2" w14:textId="77777777" w:rsidR="008170AE" w:rsidRDefault="008170AE">
+    <w:p w14:paraId="1AE40E80" w14:textId="77777777" w:rsidR="004B4764" w:rsidRDefault="004B4764">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="670CC090" w14:textId="77777777" w:rsidR="008170AE" w:rsidRDefault="008170AE">
+    <w:p w14:paraId="2158038D" w14:textId="77777777" w:rsidR="004B4764" w:rsidRDefault="004B4764">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20A7C419" w14:textId="77777777" w:rsidR="009F302F" w:rsidRDefault="00810689" w:rsidP="00866BB6">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F1AC580" w14:textId="77777777" w:rsidR="009F302F" w:rsidRDefault="009F302F" w:rsidP="009F302F">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2602BAFF" w14:textId="77777777" w:rsidR="009F302F" w:rsidRDefault="00810689" w:rsidP="00866BB6">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Lappusesnumurs"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="51CC9823" w14:textId="77777777" w:rsidR="009F302F" w:rsidRDefault="009F302F" w:rsidP="009F302F">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="350470D8" w14:textId="77777777" w:rsidR="009F302F" w:rsidRDefault="009F302F">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57534AEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="11064F00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -1063,51 +1050,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FCB4283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF5C7894"/>
     <w:lvl w:ilvl="0" w:tplc="D7184160">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7C6E0BD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="DA7C54C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2291" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="020E1A5E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -1268,128 +1255,130 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="440497498">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1383794432">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="262156879">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotSnapToGridInCell/>
     <w:doNotWrapTextWithPunct/>
     <w:doNotUseEastAsianBreakRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...2 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA6CDF"/>
     <w:rsid w:val="000132B9"/>
     <w:rsid w:val="0005010D"/>
     <w:rsid w:val="000B1B70"/>
     <w:rsid w:val="000E36F4"/>
     <w:rsid w:val="001201D9"/>
     <w:rsid w:val="00134CBB"/>
     <w:rsid w:val="00247D78"/>
     <w:rsid w:val="00280979"/>
+    <w:rsid w:val="0037469F"/>
     <w:rsid w:val="00397F57"/>
     <w:rsid w:val="00454A5B"/>
+    <w:rsid w:val="00483CA7"/>
+    <w:rsid w:val="004B4764"/>
     <w:rsid w:val="004E0028"/>
     <w:rsid w:val="00546D0F"/>
     <w:rsid w:val="00551ADA"/>
     <w:rsid w:val="005568B0"/>
     <w:rsid w:val="00560279"/>
     <w:rsid w:val="00583443"/>
     <w:rsid w:val="00683255"/>
     <w:rsid w:val="0071105A"/>
     <w:rsid w:val="007679CE"/>
     <w:rsid w:val="007B3C28"/>
     <w:rsid w:val="007C6D87"/>
     <w:rsid w:val="00810689"/>
     <w:rsid w:val="008170AE"/>
     <w:rsid w:val="00866BB6"/>
     <w:rsid w:val="008F0F3B"/>
+    <w:rsid w:val="00900DB1"/>
     <w:rsid w:val="009C416A"/>
     <w:rsid w:val="009F302F"/>
     <w:rsid w:val="00A32D68"/>
     <w:rsid w:val="00A45D13"/>
     <w:rsid w:val="00AB1B93"/>
     <w:rsid w:val="00AF79B6"/>
     <w:rsid w:val="00BA21DA"/>
     <w:rsid w:val="00BA53C2"/>
     <w:rsid w:val="00BA6CDF"/>
     <w:rsid w:val="00C3403F"/>
     <w:rsid w:val="00CC269D"/>
+    <w:rsid w:val="00DB7BC1"/>
+    <w:rsid w:val="00EC06AF"/>
     <w:rsid w:val="00EE1B85"/>
     <w:rsid w:val="00EF0188"/>
     <w:rsid w:val="00EF5922"/>
     <w:rsid w:val="00F85D3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -2353,75 +2342,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>512</Words>
-  <Characters>293</Characters>
+  <Words>572</Words>
+  <Characters>327</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>804</CharactersWithSpaces>
+  <CharactersWithSpaces>898</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antra Elsberga</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>