--- v0 (2025-10-17)
+++ v1 (2026-11-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="28550AE2" w14:textId="77777777" w:rsidR="00A87133" w:rsidRPr="00A87133" w:rsidRDefault="00ED29F3" w:rsidP="00A87133">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A87133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -233,53 +233,53 @@
       </w:r>
       <w:r w:rsidRPr="00C438B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>VEIDLAPA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A276F21" w14:textId="77777777" w:rsidR="00ED29F3" w:rsidRPr="00ED29F3" w:rsidRDefault="00ED29F3" w:rsidP="00ED29F3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="schemas-tilde-lv/tildestengine" w:element="veidnes">
         <w:smartTagPr>
+          <w:attr w:name="id" w:val="-1"/>
+          <w:attr w:name="baseform" w:val="pilnvara"/>
           <w:attr w:name="text" w:val="PILNVARA&#10;"/>
-          <w:attr w:name="baseform" w:val="pilnvara"/>
-          <w:attr w:name="id" w:val="-1"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="00ED29F3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:t>PILNVARA</w:t>
         </w:r>
       </w:smartTag>
     </w:p>
     <w:p w14:paraId="05DF2F04" w14:textId="77777777" w:rsidR="00ED29F3" w:rsidRPr="00ED29F3" w:rsidRDefault="00ED29F3" w:rsidP="006871F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1B60C0" w14:textId="77777777" w:rsidR="00412A2C" w:rsidRDefault="00837C6A" w:rsidP="00837C6A">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -358,69 +358,77 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05EFA311" w14:textId="77777777" w:rsidR="00F05C09" w:rsidRPr="00ED29F3" w:rsidRDefault="00F05C09" w:rsidP="00837C6A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="554F6C76" w14:textId="77777777" w:rsidR="006871F7" w:rsidRPr="00ED29F3" w:rsidRDefault="006871F7" w:rsidP="00837C6A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6300C7ED" w14:textId="77777777" w:rsidR="006871F7" w:rsidRPr="0023257F" w:rsidRDefault="00B36D8D" w:rsidP="001A4AF7">
+    <w:p w14:paraId="6300C7ED" w14:textId="2DAEFF19" w:rsidR="006871F7" w:rsidRPr="0023257F" w:rsidRDefault="00B36D8D" w:rsidP="001A4AF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED29F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
         <w:t>Biedrība</w:t>
+      </w:r>
+      <w:r w:rsidR="00F219F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A4AF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/ nodibinājums</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED29F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r w:rsidR="006871F7" w:rsidRPr="00ED29F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/nosaukums/”</w:t>
       </w:r>
@@ -990,211 +998,213 @@
         <w:t>Aizpildiet tukšās vietas, ierakstot atbilstošo informāciju, nevajadzīgo izdzēsiet!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031839A3" w14:textId="77777777" w:rsidR="009A6D7C" w:rsidRDefault="009A6D7C" w:rsidP="003C7AF4">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009A6D7C" w:rsidSect="003937E5">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0040428B"/>
     <w:rsid w:val="0009744C"/>
     <w:rsid w:val="000A4100"/>
     <w:rsid w:val="000D077A"/>
     <w:rsid w:val="001418A2"/>
     <w:rsid w:val="001863C4"/>
     <w:rsid w:val="00191DD7"/>
     <w:rsid w:val="001A4AF7"/>
     <w:rsid w:val="0023257F"/>
     <w:rsid w:val="00246181"/>
     <w:rsid w:val="003808CD"/>
     <w:rsid w:val="003937E5"/>
     <w:rsid w:val="003C7AF4"/>
     <w:rsid w:val="003E20D8"/>
     <w:rsid w:val="0040428B"/>
     <w:rsid w:val="00412A2C"/>
     <w:rsid w:val="00436BB7"/>
     <w:rsid w:val="004A363F"/>
     <w:rsid w:val="004B62EE"/>
     <w:rsid w:val="005713C8"/>
     <w:rsid w:val="00582D47"/>
     <w:rsid w:val="0058640E"/>
     <w:rsid w:val="005C6D52"/>
     <w:rsid w:val="00605283"/>
     <w:rsid w:val="00620217"/>
     <w:rsid w:val="006871F7"/>
     <w:rsid w:val="007565AB"/>
+    <w:rsid w:val="00791708"/>
     <w:rsid w:val="00837C6A"/>
     <w:rsid w:val="00883517"/>
     <w:rsid w:val="00887566"/>
     <w:rsid w:val="008E6ABE"/>
     <w:rsid w:val="008F4195"/>
     <w:rsid w:val="00917ED1"/>
     <w:rsid w:val="00942943"/>
     <w:rsid w:val="00964A13"/>
     <w:rsid w:val="009A6D7C"/>
     <w:rsid w:val="009F313B"/>
     <w:rsid w:val="00A125F0"/>
     <w:rsid w:val="00A87133"/>
     <w:rsid w:val="00B36D8D"/>
     <w:rsid w:val="00BC0526"/>
     <w:rsid w:val="00BC2632"/>
     <w:rsid w:val="00C438B5"/>
     <w:rsid w:val="00CF72F6"/>
     <w:rsid w:val="00D80370"/>
     <w:rsid w:val="00D96641"/>
     <w:rsid w:val="00DD297E"/>
     <w:rsid w:val="00DD509F"/>
     <w:rsid w:val="00E13212"/>
     <w:rsid w:val="00E31BCA"/>
     <w:rsid w:val="00E91179"/>
     <w:rsid w:val="00ED29F3"/>
     <w:rsid w:val="00EE0992"/>
     <w:rsid w:val="00F03BA7"/>
     <w:rsid w:val="00F05C09"/>
+    <w:rsid w:val="00F219F3"/>
     <w:rsid w:val="00F93EC9"/>
     <w:rsid w:val="00FD2F85"/>
     <w:rsid w:val="00FE496B"/>
     <w:rsid w:val="00FE6DD7"/>
     <w:rsid w:val="4B2D2B5A"/>
     <w:rsid w:val="529E8508"/>
     <w:rsid w:val="6C4C54EF"/>
     <w:rsid w:val="75DB75D2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:smartTagType w:namespaceuri="schemas-tilde-lv/tildestengine" w:name="veidnes"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="11227468"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7EC8BEBA-0AE3-4905-85A2-A85B5B921F0C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1639,51 +1649,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D96641"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
     <w:name w:val="Komentāra tēma Rakstz."/>
     <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D96641"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -1950,52 +1960,52 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>580</Words>
-  <Characters>331</Characters>
+  <Characters>332</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Rīgas Dome</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>910</CharactersWithSpaces>
+  <CharactersWithSpaces>911</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Biedrības Latvijas Pilsoniskā alianse</dc:title>
   <dc:subject/>
   <dc:creator>eLPA</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>