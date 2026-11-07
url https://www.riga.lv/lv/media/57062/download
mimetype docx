--- v0 (2025-10-17)
+++ v1 (2026-11-07)
@@ -1,788 +1,736 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007A19A2" w:rsidR="00440D4E" w:rsidP="00BD7F04" w:rsidRDefault="00440D4E" w14:paraId="2D5A04C4" w14:textId="62781A74">
+    <w:p w14:paraId="2D5A04C4" w14:textId="62781A74" w:rsidR="00440D4E" w:rsidRPr="007A19A2" w:rsidRDefault="00440D4E" w:rsidP="00BD7F04">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A19A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Iesnieguma paraugs </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A19A2" w:rsidR="00440D4E" w:rsidP="00440D4E" w:rsidRDefault="00BD7F04" w14:paraId="67344111" w14:textId="7AAD54F3">
+    <w:p w14:paraId="67344111" w14:textId="7AAD54F3" w:rsidR="00440D4E" w:rsidRPr="007A19A2" w:rsidRDefault="00BD7F04" w:rsidP="00440D4E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A19A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">par </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A19A2" w:rsidR="003B44E3">
+      <w:r w:rsidR="003B44E3" w:rsidRPr="007A19A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">organizācijas deleģējumu tās pārstāvim parakstīt </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A19A2" w:rsidR="00440D4E" w:rsidP="00440D4E" w:rsidRDefault="003B44E3" w14:paraId="15C043FF" w14:textId="77777777">
+    <w:p w14:paraId="15C043FF" w14:textId="77777777" w:rsidR="00440D4E" w:rsidRPr="007A19A2" w:rsidRDefault="003B44E3" w:rsidP="00440D4E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A19A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Rīgas </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007A19A2" w:rsidR="004D72BD">
+      <w:r w:rsidR="004D72BD" w:rsidRPr="007A19A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>valsts</w:t>
       </w:r>
       <w:r w:rsidRPr="007A19A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>pilsētas</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007A19A2">
+        <w:t>pilsētas pašvaldības un nevalstisko o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8589E" w:rsidRPr="007A19A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pašvaldības un nevalstisko o</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">rganizāciju </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A19A2" w:rsidR="003B44E3" w:rsidP="00440D4E" w:rsidRDefault="00F8589E" w14:paraId="5FE60482" w14:textId="0BFD581E">
+    <w:p w14:paraId="5FE60482" w14:textId="0BFD581E" w:rsidR="003B44E3" w:rsidRPr="007A19A2" w:rsidRDefault="00F8589E" w:rsidP="00440D4E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A19A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>sadarbības memorandu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A19A2" w:rsidR="003B44E3" w:rsidP="003B44E3" w:rsidRDefault="003B44E3" w14:paraId="1647D68F" w14:textId="77777777">
+    <w:p w14:paraId="1647D68F" w14:textId="77777777" w:rsidR="003B44E3" w:rsidRPr="007A19A2" w:rsidRDefault="003B44E3" w:rsidP="003B44E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A19A2" w:rsidR="00AE4736" w:rsidP="003B44E3" w:rsidRDefault="00AE4736" w14:paraId="5CFED708" w14:textId="77777777">
+    <w:p w14:paraId="5CFED708" w14:textId="77777777" w:rsidR="00AE4736" w:rsidRPr="007A19A2" w:rsidRDefault="00AE4736" w:rsidP="003B44E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A19A2" w:rsidR="00751C2F" w:rsidP="003B44E3" w:rsidRDefault="003B44E3" w14:paraId="378C38C1" w14:textId="77777777">
+    <w:p w14:paraId="378C38C1" w14:textId="77777777" w:rsidR="00751C2F" w:rsidRPr="007A19A2" w:rsidRDefault="003B44E3" w:rsidP="003B44E3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A19A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ORGANIZĀCIJAS VEIDLAPA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00244798" w:rsidR="003B44E3" w:rsidP="13CC6083" w:rsidRDefault="003B44E3" w14:paraId="0E0F585D" w14:noSpellErr="1" w14:textId="3F21431F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Parasts"/>
+    <w:p w14:paraId="0E0F585D" w14:textId="3F21431F" w:rsidR="003B44E3" w:rsidRPr="00244798" w:rsidRDefault="003B44E3" w:rsidP="13CC6083">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00244798" w:rsidR="007E3E37" w:rsidP="3B53CF73" w:rsidRDefault="091B97B5" w14:paraId="3EDBEF75" w14:noSpellErr="1" w14:textId="426DCDA3">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDBEF75" w14:textId="426DCDA3" w:rsidR="007E3E37" w:rsidRPr="00244798" w:rsidRDefault="004969BB" w:rsidP="3B53CF73">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13CC6083" w:rsidR="004969BB">
+      <w:r w:rsidRPr="13CC6083">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="091B97B5">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="091B97B5">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="091B97B5">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="091B97B5">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="091B97B5">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="091B97B5">
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="091B97B5">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="431F036C" w:rsidP="13CC6083" w:rsidRDefault="431F036C" w14:paraId="0C914CDC" w14:textId="085B35E3">
+    <w:p w14:paraId="0C914CDC" w14:textId="085B35E3" w:rsidR="431F036C" w:rsidRDefault="431F036C" w:rsidP="13CC6083">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="13CC6083" w:rsidR="431F036C">
+      <w:r w:rsidRPr="13CC6083">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Dokumenta r</w:t>
       </w:r>
-      <w:r w:rsidRPr="13CC6083" w:rsidR="007E3E37">
+      <w:r w:rsidR="007E3E37" w:rsidRPr="13CC6083">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>eģ.nr. _______</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="13CC6083" w:rsidP="13CC6083" w:rsidRDefault="13CC6083" w14:paraId="4B9C00E0" w14:textId="728FE0F6">
+    <w:p w14:paraId="4B9C00E0" w14:textId="728FE0F6" w:rsidR="13CC6083" w:rsidRDefault="13CC6083" w:rsidP="13CC6083">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="1D6FFF3B" w:rsidP="13CC6083" w:rsidRDefault="1D6FFF3B" w14:paraId="7EDB95E9" w14:textId="4D242945">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="7EDB95E9" w14:textId="4D242945" w:rsidR="1D6FFF3B" w:rsidRDefault="1D6FFF3B" w:rsidP="13CC6083">
+      <w:pPr>
+        <w:ind w:right="42"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...7 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13CC6083">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumenta parakstīšanas datums ir </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1D6FFF3B" w:rsidP="13CC6083" w:rsidRDefault="1D6FFF3B" w14:paraId="2FB31FBF" w14:textId="7E349D46">
-[...7 lines deleted...]
-          <w:noProof w:val="0"/>
+    <w:p w14:paraId="2FB31FBF" w14:textId="7E349D46" w:rsidR="1D6FFF3B" w:rsidRDefault="1D6FFF3B" w:rsidP="13CC6083">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
-[...7 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13CC6083">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>droša elektroniskā paraksta un tā laika zīmoga datums</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="13CC6083" w:rsidP="13CC6083" w:rsidRDefault="13CC6083" w14:paraId="523A7544" w14:textId="1F071098">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00244798" w:rsidR="006455DB" w:rsidP="003B44E3" w:rsidRDefault="006455DB" w14:paraId="2E1C9691" w14:textId="77777777">
+    <w:p w14:paraId="523A7544" w14:textId="1F071098" w:rsidR="13CC6083" w:rsidRDefault="13CC6083" w:rsidP="13CC6083">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E1C9691" w14:textId="77777777" w:rsidR="006455DB" w:rsidRPr="00244798" w:rsidRDefault="006455DB" w:rsidP="003B44E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00244798" w:rsidR="003B44E3" w:rsidP="13CC6083" w:rsidRDefault="003B44E3" w14:paraId="4E180ED2" w14:noSpellErr="1" w14:textId="396DA258">
-[...1 lines deleted...]
-        <w:pStyle w:val="Parasts"/>
+    <w:p w14:paraId="4E180ED2" w14:textId="396DA258" w:rsidR="003B44E3" w:rsidRPr="00244798" w:rsidRDefault="003B44E3" w:rsidP="13CC6083">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A01690" w:rsidR="003B44E3" w:rsidP="003B44E3" w:rsidRDefault="003B44E3" w14:paraId="0BFD6309" w14:textId="77777777">
+    <w:p w14:paraId="0BFD6309" w14:textId="77777777" w:rsidR="003B44E3" w:rsidRPr="00A01690" w:rsidRDefault="003B44E3" w:rsidP="003B44E3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A01690">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Rīgas </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A01690" w:rsidR="004D72BD">
+      <w:r w:rsidR="004D72BD" w:rsidRPr="00A01690">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Apkaimju iedzīvotāju centram</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00244798" w:rsidR="003B44E3" w:rsidP="3B53CF73" w:rsidRDefault="003B44E3" w14:paraId="60968B38" w14:textId="2E05B198">
+    <w:p w14:paraId="60968B38" w14:textId="2E05B198" w:rsidR="003B44E3" w:rsidRPr="00244798" w:rsidRDefault="003B44E3" w:rsidP="3B53CF73">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00244798" w:rsidR="003B44E3" w:rsidP="003B44E3" w:rsidRDefault="003B44E3" w14:paraId="0A67BE76" w14:textId="77777777">
+    <w:p w14:paraId="0A67BE76" w14:textId="77777777" w:rsidR="003B44E3" w:rsidRPr="00244798" w:rsidRDefault="003B44E3" w:rsidP="003B44E3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00244798" w:rsidP="003B44E3" w:rsidRDefault="003B44E3" w14:paraId="4902638C" w14:textId="2486370E">
+    <w:p w14:paraId="4902638C" w14:textId="7157A444" w:rsidR="00244798" w:rsidRDefault="003B44E3" w:rsidP="003B44E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E1A01">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>iedrība</w:t>
       </w:r>
+      <w:r w:rsidR="005C7AB1">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F357F4">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7AB1">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F357F4">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nodibinājum</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1A01">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidR="00D71737">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F357F4">
+      <w:r w:rsidR="00AA6A51">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>“/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71737">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244798">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>saukums</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71737">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="005C7AB1">
+      <w:r w:rsidR="00AA6A51">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4D85">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4D85" w:rsidRPr="00925BE2">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>reģistrācijas numurs ______,</w:t>
+      </w:r>
+      <w:r w:rsidR="009013FF">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F357F4">
-[...13 lines deleted...]
-      <w:r w:rsidR="00D71737">
+      <w:r w:rsidRPr="00244798">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vēlas </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4D85" w:rsidRPr="00925BE2">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>pievienoties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA6A51">
-[...11 lines deleted...]
-        <w:t>no</w:t>
+      <w:r w:rsidR="00EB4D85" w:rsidRPr="00925BE2">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>2013.</w:t>
+      </w:r>
+      <w:r w:rsidR="004969BB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4D85" w:rsidRPr="00925BE2">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>gada 25.</w:t>
+      </w:r>
+      <w:r w:rsidR="004969BB">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4D85" w:rsidRPr="00925BE2">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">novembrī noslēgtajam </w:t>
       </w:r>
       <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>saukums</w:t>
-[...13 lines deleted...]
-        <w:t>”</w:t>
+        <w:t xml:space="preserve">Rīgas </w:t>
+      </w:r>
+      <w:r w:rsidR="004D72BD">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>valsts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244798">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>pilsētas pašvaldības</w:t>
       </w:r>
       <w:r w:rsidR="00EB4D85">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00EB4D85" w:rsidRPr="00925BE2">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>un nevalstisko organizāciju sadarbības memorandam</w:t>
+      </w:r>
       <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">vēlas </w:t>
-[...98 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (turpmāk – Memorands). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00244798" w:rsidP="003B44E3" w:rsidRDefault="00244798" w14:paraId="7BB1D1EA" w14:textId="77777777">
+    <w:p w14:paraId="7BB1D1EA" w14:textId="77777777" w:rsidR="00244798" w:rsidRDefault="00244798" w:rsidP="003B44E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0042668A" w:rsidP="000F3DFF" w:rsidRDefault="003B44E3" w14:paraId="6FCEF8F6" w14:textId="417E3AEE">
+    <w:p w14:paraId="6FCEF8F6" w14:textId="417E3AEE" w:rsidR="0042668A" w:rsidRDefault="003B44E3" w:rsidP="000F3DFF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Memoranda para</w:t>
       </w:r>
       <w:r w:rsidR="003D781C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">kstīšanai </w:t>
       </w:r>
       <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>biedrība</w:t>
       </w:r>
       <w:r w:rsidR="002242FF">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB4D85">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00925BE2" w:rsidR="00EB4D85">
+      <w:r w:rsidR="00EB4D85" w:rsidRPr="00925BE2">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">nodibinājums </w:t>
       </w:r>
       <w:r w:rsidR="00AA6A51">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00F357F4">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00925BE2" w:rsidR="00EB4D85">
+      <w:r w:rsidR="00EB4D85" w:rsidRPr="00925BE2">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>nosaukums</w:t>
       </w:r>
       <w:r w:rsidR="00F357F4">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/”</w:t>
       </w:r>
       <w:r w:rsidR="000F3DFF">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -857,736 +805,686 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00AE4736">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>ārds, u</w:t>
       </w:r>
       <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>zvārds/</w:t>
       </w:r>
       <w:r w:rsidR="0042668A">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, e</w:t>
       </w:r>
-      <w:r w:rsidRPr="0042668A" w:rsidR="0042668A">
+      <w:r w:rsidR="0042668A" w:rsidRPr="0042668A">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>-pasta adrese ________________</w:t>
       </w:r>
       <w:r w:rsidR="00095FF6">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
-      <w:r w:rsidRPr="0042668A" w:rsidR="0042668A">
+      <w:r w:rsidR="0042668A" w:rsidRPr="0042668A">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>, tālr.nr. ________________</w:t>
       </w:r>
       <w:r w:rsidR="005C2C98">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00244798" w:rsidR="003B44E3" w:rsidP="00244798" w:rsidRDefault="003B44E3" w14:paraId="7231F86A" w14:textId="77777777">
+    <w:p w14:paraId="7231F86A" w14:textId="77777777" w:rsidR="003B44E3" w:rsidRPr="00244798" w:rsidRDefault="003B44E3" w:rsidP="00244798">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00244798" w:rsidR="003B44E3" w:rsidP="003B44E3" w:rsidRDefault="003B44E3" w14:paraId="0213EEE0" w14:textId="77777777">
+    <w:p w14:paraId="0213EEE0" w14:textId="77777777" w:rsidR="003B44E3" w:rsidRPr="00244798" w:rsidRDefault="003B44E3" w:rsidP="003B44E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F357F4" w:rsidR="003B44E3" w:rsidP="003B44E3" w:rsidRDefault="003B44E3" w14:paraId="51BFBE4C" w14:textId="77777777">
+    <w:p w14:paraId="51BFBE4C" w14:textId="77777777" w:rsidR="003B44E3" w:rsidRPr="00F357F4" w:rsidRDefault="003B44E3" w:rsidP="003B44E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
+        <w:t xml:space="preserve">Deleģētajam pārstāvim ir paraksttiesības saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E066D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>biedrības</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA178E" w:rsidRPr="008E066D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA178E" w:rsidRPr="00A32270">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA178E" w:rsidRPr="00F357F4">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nodibinājum</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4736" w:rsidRPr="00F357F4">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F357F4">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F357F4">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statūtiem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F357F4">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F448EC" w14:textId="77777777" w:rsidR="003B44E3" w:rsidRPr="00244798" w:rsidRDefault="003B44E3" w:rsidP="003B44E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9E5204" w14:textId="77777777" w:rsidR="003B44E3" w:rsidRPr="007A19A2" w:rsidRDefault="00F357F4" w:rsidP="003B44E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A19A2">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="003B44E3" w:rsidRPr="007A19A2">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBD137C" w14:textId="77777777" w:rsidR="003B44E3" w:rsidRPr="00244798" w:rsidRDefault="003B44E3" w:rsidP="003B44E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A14015" w14:textId="77777777" w:rsidR="003B44E3" w:rsidRPr="00244798" w:rsidRDefault="003B44E3" w:rsidP="003B44E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deleģētajam pārstāvim ir </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:tab/>
+        <w:t xml:space="preserve">Pievienojam </w:t>
+      </w:r>
+      <w:r w:rsidR="00244798">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pilnvaru </w:t>
+      </w:r>
+      <w:r w:rsidR="00244798" w:rsidRPr="00244798">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>deleģēta</w:t>
+      </w:r>
+      <w:r w:rsidR="00244798">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>jam</w:t>
+      </w:r>
+      <w:r w:rsidR="00244798" w:rsidRPr="00244798">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pārstāvi</w:t>
+      </w:r>
+      <w:r w:rsidR="00244798">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00244798" w:rsidRPr="00244798">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parakst</w:t>
+      </w:r>
+      <w:r w:rsidR="00244798">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>īt</w:t>
+      </w:r>
+      <w:r w:rsidR="00244798" w:rsidRPr="00244798">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Memorandu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A243CC6" w14:textId="77777777" w:rsidR="00244798" w:rsidRPr="00244798" w:rsidRDefault="00244798" w:rsidP="003B44E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B3C34EC" w14:textId="77777777" w:rsidR="00244798" w:rsidRPr="00244798" w:rsidRDefault="00244798" w:rsidP="003B44E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF5DF4A" w14:textId="77777777" w:rsidR="007A19A2" w:rsidRDefault="000F3DFF" w:rsidP="007A19A2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>paraksttiesības</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Biedrība</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="007A19A2">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nodibinājums</w:t>
+      </w:r>
       <w:r w:rsidRPr="00244798">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> saskaņā ar </w:t>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>„/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244798">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>nosaukums/”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B24724" w14:textId="1707C2F5" w:rsidR="007A19A2" w:rsidRDefault="000F3DFF" w:rsidP="007A19A2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED29F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>araksttiesīgā persona __________________</w:t>
+      </w:r>
+      <w:r w:rsidR="007A19A2">
+        <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A32270" w:rsidR="00FA178E">
-[...21 lines deleted...]
-      <w:r w:rsidR="00F357F4">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>amats</w:t>
+      </w:r>
+      <w:r w:rsidR="007A19A2">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F357F4">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00244798" w:rsidR="003B44E3" w:rsidP="003B44E3" w:rsidRDefault="003B44E3" w14:paraId="43F448EC" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="0AB21C4D" w14:textId="4BEAD7D8" w:rsidR="007A19A2" w:rsidRDefault="000F3DFF" w:rsidP="007A19A2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/vārds, u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED29F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>zvārds</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk119330059"/>
+      <w:r w:rsidRPr="00ED29F3">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00D003CC">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC71607" w14:textId="5A019B5D" w:rsidR="000F3DFF" w:rsidRPr="00ED29F3" w:rsidRDefault="00D003CC" w:rsidP="007A19A2">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>/paraksts/</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="73A4F1A4" w14:textId="77777777" w:rsidR="007E3E37" w:rsidRDefault="007E3E37" w:rsidP="007A19A2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D71E63" w14:textId="77777777" w:rsidR="007E3E37" w:rsidRDefault="007E3E37" w:rsidP="003B44E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A19A2" w:rsidR="003B44E3" w:rsidP="003B44E3" w:rsidRDefault="00F357F4" w14:paraId="0D9E5204" w14:textId="77777777">
+    <w:p w14:paraId="6CB56E8A" w14:textId="77777777" w:rsidR="007E3E37" w:rsidRDefault="007E3E37" w:rsidP="003B44E3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075E9547" w14:textId="77777777" w:rsidR="007E3E37" w:rsidRPr="007A19A2" w:rsidRDefault="007E3E37" w:rsidP="007A19A2">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A19A2">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>v</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007A19A2" w:rsidR="003B44E3">
+        <w:t>Aizpildiet tukšās vietas, ierakstot atbilstoš</w:t>
+      </w:r>
+      <w:r w:rsidR="004D72BD" w:rsidRPr="007A19A2">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>ai</w:t>
-[...306 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A19A2">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> informāciju, nevajadzīgo izdzēsiet!</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="007A19A2" w:rsidR="007E3E37" w:rsidSect="00440D4E">
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="007E3E37" w:rsidRPr="007A19A2" w:rsidSect="00440D4E">
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="900" w:right="1274" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B44E3"/>
     <w:rsid w:val="00007417"/>
     <w:rsid w:val="00081199"/>
     <w:rsid w:val="00095FF6"/>
     <w:rsid w:val="000A5B81"/>
     <w:rsid w:val="000B5F2D"/>
     <w:rsid w:val="000F3DFF"/>
     <w:rsid w:val="001F14DE"/>
     <w:rsid w:val="0020358A"/>
     <w:rsid w:val="002242FF"/>
     <w:rsid w:val="00244798"/>
     <w:rsid w:val="00257ED1"/>
     <w:rsid w:val="00291713"/>
     <w:rsid w:val="002C3376"/>
     <w:rsid w:val="002F53B4"/>
     <w:rsid w:val="0034738A"/>
     <w:rsid w:val="00355CBC"/>
     <w:rsid w:val="00396B9E"/>
     <w:rsid w:val="003B44E3"/>
     <w:rsid w:val="003D781C"/>
     <w:rsid w:val="003E1A01"/>
     <w:rsid w:val="004076B6"/>
     <w:rsid w:val="00412BE3"/>
     <w:rsid w:val="0042668A"/>
     <w:rsid w:val="00440D4E"/>
     <w:rsid w:val="004969BB"/>
     <w:rsid w:val="004D72BD"/>
     <w:rsid w:val="005916A6"/>
     <w:rsid w:val="005A7A3E"/>
     <w:rsid w:val="005C2C98"/>
     <w:rsid w:val="005C7AB1"/>
     <w:rsid w:val="006455DB"/>
     <w:rsid w:val="00666B9E"/>
     <w:rsid w:val="00682497"/>
     <w:rsid w:val="00691610"/>
     <w:rsid w:val="006C44F5"/>
     <w:rsid w:val="007235E1"/>
     <w:rsid w:val="007446F2"/>
     <w:rsid w:val="00751C2F"/>
+    <w:rsid w:val="00791708"/>
     <w:rsid w:val="007A19A2"/>
     <w:rsid w:val="007E3E37"/>
     <w:rsid w:val="008A0866"/>
     <w:rsid w:val="008E066D"/>
     <w:rsid w:val="009013FF"/>
     <w:rsid w:val="0090D49D"/>
     <w:rsid w:val="00925BE2"/>
     <w:rsid w:val="00937DE0"/>
     <w:rsid w:val="00974897"/>
     <w:rsid w:val="00A01690"/>
     <w:rsid w:val="00A109F7"/>
     <w:rsid w:val="00A11BA5"/>
     <w:rsid w:val="00A3063A"/>
     <w:rsid w:val="00A32270"/>
     <w:rsid w:val="00AA6A51"/>
     <w:rsid w:val="00AE4736"/>
     <w:rsid w:val="00B125F8"/>
     <w:rsid w:val="00BD719A"/>
     <w:rsid w:val="00BD7F04"/>
     <w:rsid w:val="00BE2194"/>
     <w:rsid w:val="00C06995"/>
+    <w:rsid w:val="00C1687D"/>
     <w:rsid w:val="00CD3622"/>
     <w:rsid w:val="00D003CC"/>
     <w:rsid w:val="00D71737"/>
     <w:rsid w:val="00DB798D"/>
     <w:rsid w:val="00DE53DE"/>
     <w:rsid w:val="00E47AC0"/>
     <w:rsid w:val="00EB4D85"/>
     <w:rsid w:val="00F357F4"/>
     <w:rsid w:val="00F8589E"/>
     <w:rsid w:val="00FA178E"/>
     <w:rsid w:val="0459D002"/>
     <w:rsid w:val="091B97B5"/>
     <w:rsid w:val="13CC6083"/>
     <w:rsid w:val="1A15E5D6"/>
     <w:rsid w:val="1D6FFF3B"/>
     <w:rsid w:val="1FB9BE79"/>
     <w:rsid w:val="35916F5E"/>
     <w:rsid w:val="3B53CF73"/>
     <w:rsid w:val="411C6977"/>
     <w:rsid w:val="431F036C"/>
     <w:rsid w:val="464235EB"/>
     <w:rsid w:val="4B04AD02"/>
     <w:rsid w:val="4CECCC88"/>
     <w:rsid w:val="5E19E6B8"/>
     <w:rsid w:val="67B99A3A"/>
@@ -1601,55 +1499,55 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="50C69A25"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{343AFA7C-71D7-42D4-AE67-ADE4651EBB03}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1671,73 +1569,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1780,52 +1678,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1886,209 +1784,210 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Parasts" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Noklusjumarindkopasfonts" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Parastatabula" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Bezsaraksta" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="00EB4D85"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Parasts"/>
     <w:link w:val="KomentratekstsRakstz"/>
     <w:rsid w:val="00EB4D85"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KomentratekstsRakstz" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
     <w:name w:val="Komentāra teksts Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Komentrateksts"/>
     <w:rsid w:val="00EB4D85"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Komentrateksts"/>
     <w:next w:val="Komentrateksts"/>
     <w:link w:val="KomentratmaRakstz"/>
     <w:rsid w:val="00EB4D85"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KomentratmaRakstz" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
     <w:name w:val="Komentāra tēma Rakstz."/>
     <w:link w:val="Komentratma"/>
     <w:rsid w:val="00EB4D85"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00412BE3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="788428656">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="836307893">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="915897510">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2343,51 +2242,58 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>745</Words>
+  <Characters>425</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>3</Lines>
+  <Paragraphs>2</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Microsoft Corporation</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1168</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Paraugs iesniegumam par organizācijas deleģējumu tās pārstāvim parakstīt Rīgas pilsētas pašvaldības un nevalstisko organizāciju sadarbības memorands</dc:title>
   <dc:subject/>
   <dc:creator>IJSD</dc:creator>
-  <keywords/>
-[...2 lines deleted...]
-  <lastPrinted>2013-10-30T18:32:00.0000000Z</lastPrinted>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>